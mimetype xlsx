--- v4 (2026-08-23)
+++ v5 (2026-10-08)
@@ -3452,168 +3452,168 @@
   <si>
     <t>NS056</t>
   </si>
   <si>
     <t>Cape Breton Highlands National Park</t>
   </si>
   <si>
     <t>AB025</t>
   </si>
   <si>
     <t>Dowling Lake</t>
   </si>
   <si>
     <t>MB001</t>
   </si>
   <si>
     <t>Delta Marsh</t>
   </si>
   <si>
     <t>BC124</t>
   </si>
   <si>
     <t>Big Bay south to Delusion Bay</t>
   </si>
   <si>
+    <t>ON026</t>
+  </si>
+  <si>
+    <t>Thedford Flats</t>
+  </si>
+  <si>
+    <t>ON004</t>
+  </si>
+  <si>
+    <t>Presqu'ile Provincial Park</t>
+  </si>
+  <si>
+    <t>PE002</t>
+  </si>
+  <si>
+    <t>Chepstow</t>
+  </si>
+  <si>
+    <t>ON007</t>
+  </si>
+  <si>
+    <t>Greater Rondeau Area</t>
+  </si>
+  <si>
+    <t>QC128</t>
+  </si>
+  <si>
+    <t>Île aux Hérons Migratory Bird Sanctuary</t>
+  </si>
+  <si>
+    <t>MB102</t>
+  </si>
+  <si>
+    <t>North Lake Winnipegosis Reefs</t>
+  </si>
+  <si>
+    <t>MB008</t>
+  </si>
+  <si>
+    <t>Nelson River Estuary &amp; Marsh Point</t>
+  </si>
+  <si>
+    <t>ON112</t>
+  </si>
+  <si>
+    <t>Lac Deschênes-Ottawa River</t>
+  </si>
+  <si>
+    <t>MB083</t>
+  </si>
+  <si>
+    <t>Lake St. Martin Islands</t>
+  </si>
+  <si>
+    <t>MB004</t>
+  </si>
+  <si>
+    <t>Gull and Sandhill Island</t>
+  </si>
+  <si>
+    <t>NS053</t>
+  </si>
+  <si>
+    <t>Northern Head and South Head</t>
+  </si>
+  <si>
+    <t>QC156</t>
+  </si>
+  <si>
+    <t>Mont Mégantic</t>
+  </si>
+  <si>
+    <t>QC063</t>
+  </si>
+  <si>
+    <t>Baie de Brador</t>
+  </si>
+  <si>
+    <t>MB062</t>
+  </si>
+  <si>
+    <t>Little George Island</t>
+  </si>
+  <si>
+    <t>BC075</t>
+  </si>
+  <si>
+    <t>Barkley Sound</t>
+  </si>
+  <si>
+    <t>NS030</t>
+  </si>
+  <si>
+    <t>Cape North and Money Point</t>
+  </si>
+  <si>
+    <t>MB006</t>
+  </si>
+  <si>
+    <t>Kaskattama River Mouth</t>
+  </si>
+  <si>
+    <t>QC004</t>
+  </si>
+  <si>
+    <t>Île Shag</t>
+  </si>
+  <si>
+    <t>BC080</t>
+  </si>
+  <si>
+    <t>Cleland Island &amp; Southeast Clayoquot Sound</t>
+  </si>
+  <si>
     <t>QC058</t>
   </si>
   <si>
     <t>Falaise aux Goélands and pointe de l’Est</t>
-  </si>
-[...112 lines deleted...]
-    <t>Cleland Island &amp; Southeast Clayoquot Sound</t>
   </si>
   <si>
     <t>BC097</t>
   </si>
   <si>
     <t>Amphitrite and Swiftsure Banks</t>
   </si>
   <si>
     <t>ON059</t>
   </si>
   <si>
     <t>Luther Marsh</t>
   </si>
   <si>
     <t>QC018</t>
   </si>
   <si>
     <t>Falaises de l'île d'Entrée</t>
   </si>
   <si>
     <t>ON099</t>
   </si>
   <si>
     <t>Cabot Head</t>
   </si>
@@ -16791,494 +16791,494 @@
       </c>
       <c r="C558" t="s">
         <v>99</v>
       </c>
       <c r="D558" t="s">
         <v>16</v>
       </c>
       <c r="E558" t="s">
         <v>21</v>
       </c>
       <c r="F558" t="s">
         <v>12</v>
       </c>
       <c r="G558" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
         <v>1146</v>
       </c>
       <c r="B559" t="s">
         <v>1147</v>
       </c>
       <c r="C559" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D559" t="s">
         <v>16</v>
       </c>
       <c r="E559" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="F559" t="s">
         <v>12</v>
       </c>
       <c r="G559" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
         <v>1148</v>
       </c>
       <c r="B560" t="s">
         <v>1149</v>
       </c>
       <c r="C560" t="s">
         <v>148</v>
       </c>
       <c r="D560" t="s">
         <v>16</v>
       </c>
       <c r="E560" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="F560" t="s">
         <v>12</v>
       </c>
       <c r="G560" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
         <v>1150</v>
       </c>
       <c r="B561" t="s">
         <v>1151</v>
       </c>
       <c r="C561" t="s">
-        <v>148</v>
+        <v>748</v>
       </c>
       <c r="D561" t="s">
         <v>16</v>
       </c>
       <c r="E561" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="F561" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G561" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
         <v>1152</v>
       </c>
       <c r="B562" t="s">
         <v>1153</v>
       </c>
       <c r="C562" t="s">
-        <v>748</v>
+        <v>148</v>
       </c>
       <c r="D562" t="s">
         <v>16</v>
       </c>
       <c r="E562" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F562" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G562" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
         <v>1154</v>
       </c>
       <c r="B563" t="s">
         <v>1155</v>
       </c>
       <c r="C563" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="D563" t="s">
         <v>16</v>
       </c>
       <c r="E563" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F563" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G563" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
         <v>1156</v>
       </c>
       <c r="B564" t="s">
         <v>1157</v>
       </c>
       <c r="C564" t="s">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="D564" t="s">
         <v>16</v>
       </c>
       <c r="E564" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F564" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G564" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
         <v>1158</v>
       </c>
       <c r="B565" t="s">
         <v>1159</v>
       </c>
       <c r="C565" t="s">
         <v>284</v>
       </c>
       <c r="D565" t="s">
         <v>16</v>
       </c>
       <c r="E565" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F565" t="s">
         <v>12</v>
       </c>
       <c r="G565" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
         <v>1160</v>
       </c>
       <c r="B566" t="s">
         <v>1161</v>
       </c>
       <c r="C566" t="s">
-        <v>284</v>
+        <v>148</v>
       </c>
       <c r="D566" t="s">
         <v>16</v>
       </c>
       <c r="E566" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="F566" t="s">
         <v>12</v>
       </c>
       <c r="G566" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
         <v>1162</v>
       </c>
       <c r="B567" t="s">
         <v>1163</v>
       </c>
       <c r="C567" t="s">
-        <v>148</v>
+        <v>284</v>
       </c>
       <c r="D567" t="s">
         <v>16</v>
       </c>
       <c r="E567" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="F567" t="s">
         <v>12</v>
       </c>
       <c r="G567" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
         <v>1164</v>
       </c>
       <c r="B568" t="s">
         <v>1165</v>
       </c>
       <c r="C568" t="s">
         <v>284</v>
       </c>
       <c r="D568" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E568" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F568" t="s">
         <v>12</v>
       </c>
       <c r="G568" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
         <v>1166</v>
       </c>
       <c r="B569" t="s">
         <v>1167</v>
       </c>
       <c r="C569" t="s">
-        <v>284</v>
+        <v>448</v>
       </c>
       <c r="D569" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E569" t="s">
         <v>31</v>
       </c>
       <c r="F569" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G569" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
         <v>1168</v>
       </c>
       <c r="B570" t="s">
         <v>1169</v>
       </c>
       <c r="C570" t="s">
-        <v>448</v>
+        <v>15</v>
       </c>
       <c r="D570" t="s">
         <v>16</v>
       </c>
       <c r="E570" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F570" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G570" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
         <v>1170</v>
       </c>
       <c r="B571" t="s">
         <v>1171</v>
       </c>
       <c r="C571" t="s">
         <v>15</v>
       </c>
       <c r="D571" t="s">
         <v>16</v>
       </c>
       <c r="E571" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="F571" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G571" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
         <v>1172</v>
       </c>
       <c r="B572" t="s">
         <v>1173</v>
       </c>
       <c r="C572" t="s">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="D572" t="s">
         <v>16</v>
       </c>
       <c r="E572" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="F572" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G572" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
         <v>1174</v>
       </c>
       <c r="B573" t="s">
         <v>1175</v>
       </c>
       <c r="C573" t="s">
-        <v>284</v>
+        <v>99</v>
       </c>
       <c r="D573" t="s">
         <v>16</v>
       </c>
       <c r="E573" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="F573" t="s">
         <v>12</v>
       </c>
       <c r="G573" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
         <v>1176</v>
       </c>
       <c r="B574" t="s">
         <v>1177</v>
       </c>
       <c r="C574" t="s">
-        <v>99</v>
+        <v>448</v>
       </c>
       <c r="D574" t="s">
         <v>16</v>
       </c>
       <c r="E574" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="F574" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G574" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
         <v>1178</v>
       </c>
       <c r="B575" t="s">
         <v>1179</v>
       </c>
       <c r="C575" t="s">
-        <v>448</v>
+        <v>284</v>
       </c>
       <c r="D575" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E575" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F575" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G575" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
         <v>1180</v>
       </c>
       <c r="B576" t="s">
         <v>1181</v>
       </c>
       <c r="C576" t="s">
-        <v>284</v>
+        <v>15</v>
       </c>
       <c r="D576" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E576" t="s">
         <v>17</v>
       </c>
       <c r="F576" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G576" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
         <v>1182</v>
       </c>
       <c r="B577" t="s">
         <v>1183</v>
       </c>
       <c r="C577" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D577" t="s">
         <v>16</v>
       </c>
       <c r="E577" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F577" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G577" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
         <v>1184</v>
       </c>
       <c r="B578" t="s">
         <v>1185</v>
       </c>
       <c r="C578" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="D578" t="s">
         <v>16</v>
       </c>
       <c r="E578" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F578" t="s">
         <v>12</v>
       </c>
       <c r="G578" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
         <v>1186</v>
       </c>
       <c r="B579" t="s">
         <v>1187</v>
       </c>
       <c r="C579" t="s">
         <v>99</v>
       </c>
       <c r="D579" t="s">
         <v>16</v>
       </c>
       <c r="E579" t="s">
         <v>21</v>
       </c>
       <c r="F579" t="s">